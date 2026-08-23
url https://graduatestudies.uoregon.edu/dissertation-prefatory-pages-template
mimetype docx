--- v0 (2025-11-06)
+++ v1 (2026-08-23)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5B4F1B01" w14:textId="0DF72B1F" w:rsidR="004F7C1A" w:rsidRDefault="004F7C1A" w:rsidP="004F7C1A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text71"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Insert Full Dissertation Title, Worded Exactly as it Appears on your Abstract, in Title Case, Double-Spaced if More than One Line, Bold Font Allowed if Preferred] "/>
             </w:textInput>
@@ -346,230 +346,248 @@
     <w:p w14:paraId="7A83AD9A" w14:textId="77777777" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="00D65E22" w:rsidP="00D65E22">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65E22">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A7DF10" w14:textId="77777777" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="00D65E22" w:rsidP="00D65E22">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65E22">
         <w:t>Dissertation Committee: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2534DD" w14:textId="06E2FAB3" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="004F7C1A" w:rsidP="00D65E22">
+    <w:p w14:paraId="4B2534DD" w14:textId="0EEB2FC6" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="005342A6" w:rsidP="00D65E22">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text74"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="[Chair Full Name]"/>
+              <w:default w:val="[Advisor Full Name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text74"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>[Chair Full Name]</w:t>
+        <w:t>[Advisor Full Name]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00D65E22" w:rsidRPr="00D65E22">
-        <w:t>, Chair </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D69EA22" w14:textId="1C971823" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="00BC1D5D" w:rsidP="00D65E22">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Advisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65E22" w:rsidRPr="00D65E22">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D69EA22" w14:textId="2F7F32DC" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="005342A6" w:rsidP="00D65E22">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="[Co-Chair Full Name (only if applicable)]"/>
+              <w:default w:val="[Co-Advisor Full Name (only if applicable)]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>[Co-Chair Full Name (only if applicable)]</w:t>
+        <w:t>[Co-Advisor Full Name (only if applicable)]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D65E22" w:rsidRPr="00D65E22">
-        <w:t>, Co-Chair </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1348111E" w14:textId="2D3F9D92" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="00BC1D5D" w:rsidP="006A34D7">
+        <w:t>, Co-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Advisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65E22" w:rsidRPr="00D65E22">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1348111E" w14:textId="782022E2" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="005342A6" w:rsidP="006A34D7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="[Advisor Full Name (only if applicable)]"/>
+              <w:default w:val="[Chair Full Name (only if applicable)]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>[Advisor Full Name (only if applicable)]</w:t>
+        <w:t>[Chair Full Name (only if applicable)]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D65E22" w:rsidRPr="00D65E22">
-        <w:t>, Advisor </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65E22" w:rsidRPr="00D65E22">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC55BA1" w14:textId="5A367509" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="00BC1D5D" w:rsidP="00D65E22">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text75"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Core Member 1 Full Name]"/>
             </w:textInput>
@@ -747,99 +765,99 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B66AF8F" w14:textId="77777777" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="00D65E22" w:rsidP="00D65E22">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65E22">
         <w:t>University of Oregon </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D69D0E6" w14:textId="77777777" w:rsidR="00D65E22" w:rsidRPr="00D65E22" w:rsidRDefault="00D65E22" w:rsidP="00D65E22">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BF3347" w14:textId="46E3C8D4" w:rsidR="00AF1088" w:rsidRPr="00D65E22" w:rsidRDefault="00D563BE" w:rsidP="00D65E22">
+    <w:p w14:paraId="47BF3347" w14:textId="278D678F" w:rsidR="00AF1088" w:rsidRPr="00D65E22" w:rsidRDefault="005342A6" w:rsidP="00D65E22">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text77"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="[Term and Year, e.g., Fall 2024]"/>
+              <w:default w:val="[Term and Year, e.g., Fall 2026]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text77"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>[Term and Year, e.g., Fall 2024]</w:t>
+        <w:t>[Term and Year, e.g., Fall 2026]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0D1F0DDA" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="7B631C9D" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="244DAA9F" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="52976BB4" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="160BBF58" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="5BB85C79" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="4AC06F10" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="5371A23C" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="4969C771" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="7A150640" w14:textId="6016A6E7" w:rsidR="00AF1088" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="600DD531" w14:textId="77777777" w:rsidR="00BC1D5D" w:rsidRPr="000D728B" w:rsidRDefault="00BC1D5D" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="139DBB0A" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="251D36CA" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="6CCBBA26" w14:textId="77777777" w:rsidR="00AF1088" w:rsidRPr="000D728B" w:rsidRDefault="00AF1088" w:rsidP="00CC4C4F"/>
     <w:p w14:paraId="7E0C41AB" w14:textId="77777777" w:rsidR="00BC1D5D" w:rsidRDefault="00BC1D5D" w:rsidP="00CF0CC4">
       <w:pPr>
@@ -851,104 +869,104 @@
     </w:p>
     <w:p w14:paraId="34D11E3F" w14:textId="77777777" w:rsidR="00BC1D5D" w:rsidRDefault="00BC1D5D" w:rsidP="00CF0CC4">
       <w:pPr>
         <w:pStyle w:val="StyleChapterLabelTimesNewRomanNotAllcapsBefore0pt"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AE26BC9" w14:textId="77777777" w:rsidR="00BC1D5D" w:rsidRDefault="00BC1D5D" w:rsidP="00CF0CC4">
       <w:pPr>
         <w:pStyle w:val="StyleChapterLabelTimesNewRomanNotAllcapsBefore0pt"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C046C85" w14:textId="77777777" w:rsidR="00BC1D5D" w:rsidRDefault="00BC1D5D" w:rsidP="00CF0CC4">
       <w:pPr>
         <w:pStyle w:val="StyleChapterLabelTimesNewRomanNotAllcapsBefore0pt"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB12AAE" w14:textId="5CC25E50" w:rsidR="00CF0CC4" w:rsidRDefault="00CF0CC4" w:rsidP="00CF0CC4">
+    <w:p w14:paraId="5EB12AAE" w14:textId="18D31AAB" w:rsidR="00CF0CC4" w:rsidRDefault="00CF0CC4" w:rsidP="00CF0CC4">
       <w:pPr>
         <w:pStyle w:val="StyleChapterLabelTimesNewRomanNotAllcapsBefore0pt"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1CAF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">© </w:t>
       </w:r>
-      <w:r w:rsidR="00D563BE">
+      <w:r w:rsidR="005342A6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="2024 (Insert correct year) Your Full Name as listed on title and approval pages"/>
+              <w:default w:val="2026 (Insert correct year) Your Full Name as listed on title and approval pages"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text18"/>
-      <w:r w:rsidR="00D563BE">
-[...23 lines deleted...]
-      <w:r w:rsidR="00D563BE">
+      <w:r w:rsidR="005342A6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005342A6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005342A6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005342A6">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026 (Insert correct year) Your Full Name as listed on title and approval pages</w:t>
+      </w:r>
+      <w:r w:rsidR="005342A6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="007B1CAF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBF3E2F" w14:textId="77777777" w:rsidR="00CF0CC4" w:rsidRPr="007B1CAF" w:rsidRDefault="00CF0CC4" w:rsidP="00CF0CC4">
       <w:pPr>
         <w:pStyle w:val="StyleChapterLabelTimesNewRomanNotAllcapsBefore0pt"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1CAF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9436,142 +9454,142 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="00"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000D728B">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000D728B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000D728B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="000D728B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F24B5FA" w14:textId="77777777" w:rsidR="00EC7CCA" w:rsidRPr="000D728B" w:rsidRDefault="00EC7CCA" w:rsidP="00CC4C4F"/>
     <w:sectPr w:rsidR="00EC7CCA" w:rsidRPr="000D728B" w:rsidSect="00F47DC4">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="1080" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73689503" w14:textId="77777777" w:rsidR="00E76A16" w:rsidRDefault="00E76A16">
+    <w:p w14:paraId="2105A547" w14:textId="77777777" w:rsidR="000F2B6A" w:rsidRDefault="000F2B6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BE8B5E4" w14:textId="77777777" w:rsidR="00E76A16" w:rsidRDefault="00E76A16">
+    <w:p w14:paraId="1FB67E68" w14:textId="77777777" w:rsidR="000F2B6A" w:rsidRDefault="000F2B6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="859787741"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="178F8D16" w14:textId="5A8FF1A6" w:rsidR="008C74E4" w:rsidRPr="00523593" w:rsidRDefault="008C74E4">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00523593">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -9597,161 +9615,161 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00523593">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5F34C05C" w14:textId="0DAA1C41" w:rsidR="00CC4C4F" w:rsidRPr="001E5823" w:rsidRDefault="00CC4C4F" w:rsidP="00072542">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="349AF428" w14:textId="77777777" w:rsidR="00CC4C4F" w:rsidRDefault="00CC4C4F" w:rsidP="00753EF9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E662332" w14:textId="77777777" w:rsidR="00E76A16" w:rsidRDefault="00E76A16">
+    <w:p w14:paraId="362581BC" w14:textId="77777777" w:rsidR="000F2B6A" w:rsidRDefault="000F2B6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5575F9FB" w14:textId="77777777" w:rsidR="00E76A16" w:rsidRDefault="00E76A16">
+    <w:p w14:paraId="00E31A88" w14:textId="77777777" w:rsidR="000F2B6A" w:rsidRDefault="000F2B6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0ACD848E" w14:textId="77777777" w:rsidR="00CC4C4F" w:rsidRDefault="00CC4C4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0962F330" w14:textId="77777777" w:rsidR="00CC4C4F" w:rsidRDefault="00CC4C4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D11D06D" w14:textId="77777777" w:rsidR="00CC4C4F" w:rsidRDefault="00CC4C4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10801" w:y="37"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4F75A210" w14:textId="77777777" w:rsidR="00CC4C4F" w:rsidRDefault="00CC4C4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A93CDD6" w14:textId="77777777" w:rsidR="00CC4C4F" w:rsidRDefault="00CC4C4F" w:rsidP="00D7236A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="734C7F1A" w14:textId="77777777" w:rsidR="00CC4C4F" w:rsidRDefault="00CC4C4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8012D0F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BC34BA38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -10046,231 +10064,235 @@
   <w:num w:numId="5" w16cid:durableId="438109108">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="935796020">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="256836958">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1404257626">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="537744598">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1874145817">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1448432773">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="31745"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00622F08"/>
     <w:rsid w:val="00030A72"/>
     <w:rsid w:val="00037595"/>
     <w:rsid w:val="00067512"/>
     <w:rsid w:val="00072462"/>
     <w:rsid w:val="00072542"/>
     <w:rsid w:val="00082A33"/>
     <w:rsid w:val="000A38DF"/>
     <w:rsid w:val="000D728B"/>
+    <w:rsid w:val="000F2B6A"/>
     <w:rsid w:val="000F76FC"/>
     <w:rsid w:val="00154329"/>
     <w:rsid w:val="00160DB4"/>
     <w:rsid w:val="00167BBE"/>
     <w:rsid w:val="00185247"/>
     <w:rsid w:val="00187A00"/>
     <w:rsid w:val="0019733F"/>
     <w:rsid w:val="001A18C9"/>
     <w:rsid w:val="001A5E44"/>
     <w:rsid w:val="001B2101"/>
     <w:rsid w:val="001E24C9"/>
     <w:rsid w:val="001E5823"/>
     <w:rsid w:val="00210218"/>
     <w:rsid w:val="002151F1"/>
     <w:rsid w:val="00216646"/>
     <w:rsid w:val="002247B4"/>
     <w:rsid w:val="0027015F"/>
     <w:rsid w:val="00280796"/>
     <w:rsid w:val="00293BA2"/>
     <w:rsid w:val="002961FE"/>
     <w:rsid w:val="002A2E3D"/>
     <w:rsid w:val="002E7CB8"/>
     <w:rsid w:val="00303CD2"/>
     <w:rsid w:val="00327117"/>
     <w:rsid w:val="003344AC"/>
     <w:rsid w:val="0034360F"/>
     <w:rsid w:val="00345EBC"/>
     <w:rsid w:val="00365FC4"/>
     <w:rsid w:val="003A56DD"/>
     <w:rsid w:val="00411294"/>
     <w:rsid w:val="00436847"/>
     <w:rsid w:val="004A6673"/>
     <w:rsid w:val="004B1B2F"/>
     <w:rsid w:val="004B5317"/>
     <w:rsid w:val="004E3811"/>
     <w:rsid w:val="004F7C1A"/>
     <w:rsid w:val="0050452B"/>
     <w:rsid w:val="005176FD"/>
     <w:rsid w:val="00523593"/>
+    <w:rsid w:val="005342A6"/>
     <w:rsid w:val="0055716F"/>
     <w:rsid w:val="00560A93"/>
     <w:rsid w:val="005B6BB4"/>
     <w:rsid w:val="00607473"/>
     <w:rsid w:val="0061071D"/>
     <w:rsid w:val="006116A8"/>
     <w:rsid w:val="00622F08"/>
     <w:rsid w:val="006922E5"/>
     <w:rsid w:val="006A34D7"/>
     <w:rsid w:val="006A3635"/>
     <w:rsid w:val="006C5085"/>
     <w:rsid w:val="006F6F99"/>
     <w:rsid w:val="00706757"/>
     <w:rsid w:val="00753849"/>
     <w:rsid w:val="00753EF9"/>
     <w:rsid w:val="00756F28"/>
     <w:rsid w:val="007870B4"/>
     <w:rsid w:val="007B386E"/>
     <w:rsid w:val="007E6D0B"/>
     <w:rsid w:val="007F1585"/>
     <w:rsid w:val="008271DF"/>
     <w:rsid w:val="0083390B"/>
     <w:rsid w:val="008503C5"/>
     <w:rsid w:val="008A07AA"/>
     <w:rsid w:val="008B4B23"/>
     <w:rsid w:val="008C74E4"/>
     <w:rsid w:val="008D4EEA"/>
     <w:rsid w:val="00964EE7"/>
     <w:rsid w:val="00966591"/>
     <w:rsid w:val="00970701"/>
     <w:rsid w:val="00984EF1"/>
     <w:rsid w:val="00A04DA6"/>
     <w:rsid w:val="00A72B24"/>
     <w:rsid w:val="00AA36E4"/>
     <w:rsid w:val="00AA6E0A"/>
     <w:rsid w:val="00AB69FD"/>
     <w:rsid w:val="00AB6BC3"/>
     <w:rsid w:val="00AF1088"/>
     <w:rsid w:val="00AF3499"/>
     <w:rsid w:val="00B31DCB"/>
     <w:rsid w:val="00B31E06"/>
     <w:rsid w:val="00B77C79"/>
     <w:rsid w:val="00B916D1"/>
     <w:rsid w:val="00BC1D5D"/>
     <w:rsid w:val="00BC4AB7"/>
     <w:rsid w:val="00BD79B7"/>
     <w:rsid w:val="00BF538B"/>
+    <w:rsid w:val="00C23E31"/>
     <w:rsid w:val="00C27070"/>
     <w:rsid w:val="00C3399C"/>
     <w:rsid w:val="00C5673F"/>
     <w:rsid w:val="00C84392"/>
     <w:rsid w:val="00CC4C4F"/>
     <w:rsid w:val="00CF0CC4"/>
     <w:rsid w:val="00D55B17"/>
     <w:rsid w:val="00D563BE"/>
     <w:rsid w:val="00D65E22"/>
     <w:rsid w:val="00D7236A"/>
     <w:rsid w:val="00DA0F13"/>
     <w:rsid w:val="00DF7114"/>
     <w:rsid w:val="00E13041"/>
+    <w:rsid w:val="00E32AFE"/>
     <w:rsid w:val="00E76A16"/>
     <w:rsid w:val="00EC3889"/>
     <w:rsid w:val="00EC7CCA"/>
     <w:rsid w:val="00EF4E8B"/>
     <w:rsid w:val="00F1404E"/>
     <w:rsid w:val="00F34DA7"/>
     <w:rsid w:val="00F36538"/>
     <w:rsid w:val="00F44E60"/>
     <w:rsid w:val="00F47DC4"/>
     <w:rsid w:val="00F75361"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="31745"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="301CA17A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{59C10E8E-983D-4AF7-BA67-4A6EB6688F55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -10942,51 +10964,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001A5E44"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001A5E44"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E3811"/>
     <w:rPr>
       <w:spacing w:val="-2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30305330">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="758137959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11049,51 +11071,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="374231059">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11330,79 +11352,165 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003DD1928B0A46204AB93117B31744CFCC" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d59f55575f707b57a0468b0a9cee7ae8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26150a2a-9158-45f5-a4a1-12b939dd4280" xmlns:ns3="257e1614-89a8-454d-af08-6c65f2bae76f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fad39b9645fab37d3d6fdf08685baa4b" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="26150a2a-9158-45f5-a4a1-12b939dd4280">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="257e1614-89a8-454d-af08-6c65f2bae76f" xsi:nil="true"/>
+    <Test xmlns="26150a2a-9158-45f5-a4a1-12b939dd4280" xsi:nil="true"/>
+    <Contact xmlns="26150a2a-9158-45f5-a4a1-12b939dd4280">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Contact>
+    <_dlc_DocId xmlns="257e1614-89a8-454d-af08-6c65f2bae76f">GRAD-145119019-86577</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="257e1614-89a8-454d-af08-6c65f2bae76f">
+      <Url>https://uoregon.sharepoint.com/sites/O365_Div.Grad.Studies/_layouts/15/DocIdRedir.aspx?ID=GRAD-145119019-86577</Url>
+      <Description>GRAD-145119019-86577</Description>
+    </_dlc_DocIdUrl>
+    <Quality xmlns="26150a2a-9158-45f5-a4a1-12b939dd4280" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003DD1928B0A46204AB93117B31744CFCC" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35cb0bc0c0e2fa592d390c864aa36fb8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26150a2a-9158-45f5-a4a1-12b939dd4280" xmlns:ns3="257e1614-89a8-454d-af08-6c65f2bae76f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c582206c664be53ae449ebca96738faa" ns2:_="" ns3:_="">
     <xsd:import namespace="26150a2a-9158-45f5-a4a1-12b939dd4280"/>
     <xsd:import namespace="257e1614-89a8-454d-af08-6c65f2bae76f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Contact" minOccurs="0"/>
                 <xsd:element ref="ns2:Test" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Quality" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26150a2a-9158-45f5-a4a1-12b939dd4280" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b91a9775-3525-4bf8-b88d-b7eef9d67d4b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -11452,50 +11560,64 @@
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Test" ma:index="25" nillable="true" ma:displayName="Test" ma:format="Dropdown" ma:internalName="Test">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="TEst 1"/>
           <xsd:enumeration value="Choice 2"/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Quality" ma:index="28" nillable="true" ma:displayName="Quality" ma:format="Dropdown" ma:internalName="Quality">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Good"/>
+          <xsd:enumeration value="No Good"/>
+          <xsd:enumeration value="Unsure"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="257e1614-89a8-454d-af08-6c65f2bae76f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -11619,184 +11741,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...81 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE77CA9F-FA75-4630-B15D-2983210BC797}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFB0FA39-31C8-4D92-9EB7-C4F4A85351BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="26150a2a-9158-45f5-a4a1-12b939dd4280"/>
+    <ds:schemaRef ds:uri="257e1614-89a8-454d-af08-6c65f2bae76f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D6804BE-BBB2-4EA8-9DDC-63661FFD626D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA1415D9-E751-44DE-8F9F-1B9899FD1C07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA1415D9-E751-44DE-8F9F-1B9899FD1C07}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D6804BE-BBB2-4EA8-9DDC-63661FFD626D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFB0FA39-31C8-4D92-9EB7-C4F4A85351BC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3D63FDC-E26C-438D-8D1C-9D6F27EFF0DA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1292</Words>
-  <Characters>9310</Characters>
+  <Words>1582</Words>
+  <Characters>9024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
+  <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[TITLE OF THESIS OR DISSERTATION, WORDED EXACTLY AS IT APPEARS ON YOUR ABSTRACT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Graduate School</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10581</CharactersWithSpaces>
+  <CharactersWithSpaces>10585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[TITLE OF THESIS OR DISSERTATION, WORDED EXACTLY AS IT APPEARS ON YOUR ABSTRACT</dc:title>
   <dc:subject/>
   <dc:creator>University of Oregon</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003DD1928B0A46204AB93117B31744CFCC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>568cad81-799e-41a8-a8f4-b59e650c8def</vt:lpwstr>
+    <vt:lpwstr>58b70331-cc8a-4fdd-b53a-9d673f3b1727</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>