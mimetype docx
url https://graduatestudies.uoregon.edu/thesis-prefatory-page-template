--- v0 (2026-04-02)
+++ v1 (2026-10-03)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F701B63" w14:textId="77777777" w:rsidR="001953F7" w:rsidRPr="006D10DE" w:rsidRDefault="001953F7" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="UO-Title"/>
         <w:widowControl/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AD7955C" w14:textId="77777777" w:rsidR="001953F7" w:rsidRPr="006D10DE" w:rsidRDefault="001953F7" w:rsidP="00C42D9D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk140218053"/>
     <w:p w14:paraId="7185BC68" w14:textId="6362C5AA" w:rsidR="00C42D9D" w:rsidRDefault="008360C9" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -363,358 +363,395 @@
           <w:noProof/>
         </w:rPr>
         <w:t>[Arts/Science/Education/Music/etc.]</w:t>
       </w:r>
       <w:r w:rsidR="006F7B15">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CD184C" w14:textId="1D1A5B1B" w:rsidR="00C42D9D" w:rsidRDefault="00C42D9D" w:rsidP="00C42D9D">
+    <w:p w14:paraId="25CD184C" w14:textId="7ECBD0A6" w:rsidR="00C42D9D" w:rsidRDefault="00C42D9D" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="006F7B15">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk140218198"/>
-      <w:r w:rsidR="006F7B15">
+      <w:r w:rsidR="00FC2975">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text73"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="[Official Name of Major]"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="006F7B15">
+              <w:default w:val="[Official Name of Program]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text73"/>
+      <w:r w:rsidR="00FC2975">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="006F7B15">
+      <w:r w:rsidR="00FC2975">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="006F7B15">
+      <w:r w:rsidR="00FC2975">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006F7B15">
+      <w:r w:rsidR="00FC2975">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>[Official Name of Major]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F7B15">
+        <w:t>[Official Name of Program]</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2975">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0526A6FA" w14:textId="77777777" w:rsidR="001953F7" w:rsidRPr="006D10DE" w:rsidRDefault="001953F7" w:rsidP="00C42D9D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="278692CC" w14:textId="2FBE4F0E" w:rsidR="00C42D9D" w:rsidRDefault="00C42D9D" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Thesis Committee:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="7" w:name="_Hlk140218216"/>
-    <w:p w14:paraId="70BA73B3" w14:textId="38A8B7C7" w:rsidR="00C42D9D" w:rsidRDefault="006F7B15" w:rsidP="00C42D9D">
+    <w:p w14:paraId="70BA73B3" w14:textId="61458C7A" w:rsidR="00C42D9D" w:rsidRDefault="004421AD" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text74"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="[Chair Full Name]"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="Text74"/>
+              <w:default w:val="[Advisor/Committee Chair Full Name]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Text74"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>[Chair Full Name]</w:t>
+        <w:t>[Advisor/Committee Chair Full Name]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00C42D9D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text78"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[Advisor or Chair]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Text78"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[Advisor or Chair]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
-[...13 lines deleted...]
-    <w:bookmarkStart w:id="9" w:name="_Hlk140218225"/>
+    </w:p>
+    <w:bookmarkStart w:id="8" w:name="_Hlk140218225"/>
     <w:p w14:paraId="6E4EFB43" w14:textId="406F45A2" w:rsidR="00C42D9D" w:rsidRDefault="006F7B15" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text75"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Member 1 Full Name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text75"/>
+      <w:bookmarkStart w:id="9" w:name="Text75"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
         <w:t>[Member 1 Full Name]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00C42D9D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, Member</w:t>
       </w:r>
       <w:r w:rsidR="00C42D9D">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578D95B8" w14:textId="629ABDBE" w:rsidR="00C42D9D" w:rsidRDefault="006F7B15" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text76"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Additional Members as needed]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text76"/>
+      <w:bookmarkStart w:id="10" w:name="Text76"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
         <w:t>[Additional Members as needed]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00C42D9D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, Member</w:t>
       </w:r>
       <w:r w:rsidR="00C42D9D">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051F9018" w14:textId="77777777" w:rsidR="00C42D9D" w:rsidRDefault="00C42D9D" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -733,109 +770,109 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>University of Oregon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404F37FF" w14:textId="77777777" w:rsidR="00C42D9D" w:rsidRDefault="00C42D9D" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25F04AAD" w14:textId="529877AD" w:rsidR="00C42D9D" w:rsidRDefault="005E1992" w:rsidP="003E06D0">
+    <w:p w14:paraId="25F04AAD" w14:textId="7FEE1644" w:rsidR="00C42D9D" w:rsidRDefault="004421AD" w:rsidP="003E06D0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text77"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="[Term and Year, e.g., Fall 2024]"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="Text77"/>
+              <w:default w:val="[Term and Year, e.g., Fall 2026]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text77"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>[Term and Year, e.g., Fall 2024]</w:t>
+        <w:t>[Term and Year, e.g., Fall 2026]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="01BE3BF5" w14:textId="77777777" w:rsidR="00C42D9D" w:rsidRDefault="00C42D9D" w:rsidP="00C42D9D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D286976" w14:textId="3E23248F" w:rsidR="00281E2A" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC" w:rsidP="00C42D9D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00C42D9D" w:rsidRPr="006D10DE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -846,110 +883,110 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BAFA199" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="5BD73FED" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="6BBC3CAA" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="2F70303B" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="7DF7259D" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="0D6B049B" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="5D9C587E" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="51FBBDBA" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="41AA6E40" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2703"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42545362" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="380FB10A" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="4D07AFB0" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="3AEBD1B9" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
-    <w:p w14:paraId="03D9776F" w14:textId="226256DA" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1" w:rsidP="008F47FB">
+    <w:p w14:paraId="03D9776F" w14:textId="4D34FF29" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1" w:rsidP="008F47FB">
       <w:pPr>
         <w:pStyle w:val="StyleChapterLabelTimesNewRomanNotAllcapsBefore0pt"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">© </w:t>
       </w:r>
-      <w:r w:rsidR="005E1992">
+      <w:r w:rsidR="00ED5F6F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="2024 (Insert correct year) Your official UO Name of Record  (Preferred First Name allowed if on file with UO)"/>
-[...35 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+              <w:default w:val="2026 (Insert correct year) Your official UO Name of Record  (Preferred First Name allowed if on file with UO)"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Text18"/>
+      <w:r w:rsidR="00ED5F6F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED5F6F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00ED5F6F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00ED5F6F">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026 (Insert correct year) Your official UO Name of Record  (Preferred First Name allowed if on file with UO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5F6F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C78CE7" w14:textId="77777777" w:rsidR="00294255" w:rsidRPr="006D10DE" w:rsidRDefault="00294255" w:rsidP="008F47FB">
       <w:pPr>
         <w:pStyle w:val="StyleChapterLabelTimesNewRomanNotAllcapsBefore0pt"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -1010,316 +1047,310 @@
     <w:p w14:paraId="1AE53D50" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="676DF808" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="00D1402C" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="769795B9" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="3057CDD3" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="337FE128" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="4BED9CA3" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="759F02A3" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="703516DB" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="3FBAC246" w14:textId="77777777" w:rsidR="006968EC" w:rsidRPr="006D10DE" w:rsidRDefault="006968EC"/>
     <w:p w14:paraId="7ABBD4DD" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-NormalCentered"/>
         <w:widowControl/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk140068652"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk140068652"/>
       <w:r w:rsidR="009A222E" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>THESIS ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E20F89" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="057AA7F5" w14:textId="3F75F2CE" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="00023D66" w:rsidP="009A222E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text60"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Official UO Name of Record  (Preferred First Name Allowed if on File with UO)]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text60"/>
+      <w:bookmarkStart w:id="14" w:name="Text60"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Official UO Name of Record  (Preferred First Name Allowed if on File with UO)]</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="4D8A036C" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3258"/>
           <w:tab w:val="left" w:pos="5172"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1647F0AE" w14:textId="65FD2082" w:rsidR="00C42D9D" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="00C42D9D">
+    <w:p w14:paraId="1647F0AE" w14:textId="59B42CF6" w:rsidR="00C42D9D" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="00C42D9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4924"/>
           <w:tab w:val="left" w:pos="6666"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:t xml:space="preserve">Master of </w:t>
       </w:r>
       <w:r w:rsidR="00196B13">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text61"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Arts/Science/Education/Music/Etc.]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text61"/>
+      <w:bookmarkStart w:id="15" w:name="Text61"/>
       <w:r w:rsidR="00196B13">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00196B13">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00196B13">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Arts/Science/Education/Music/Etc.]</w:t>
       </w:r>
       <w:r w:rsidR="00196B13">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00C42D9D">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Text62"/>
-      <w:r w:rsidR="00C42D9D" w:rsidRPr="006D10DE">
+      <w:r w:rsidR="00FC2975">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text62"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="[Official UO Department Name]"/>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+              <w:default w:val="[Official Name of Program]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Text62"/>
+      <w:r w:rsidR="00FC2975">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC2975">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC2975">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[Official Name of Program]</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2975">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="3E212C09" w14:textId="784B8301" w:rsidR="005637C4" w:rsidRPr="006D10DE" w:rsidRDefault="005637C4" w:rsidP="009A222E"/>
     <w:p w14:paraId="19A31B08" w14:textId="33D35634" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="00C22AEF">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
       <w:r w:rsidR="00023D66">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text64"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Title in Title Case, Single-Spaced]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Text64"/>
+      <w:bookmarkStart w:id="17" w:name="Text64"/>
       <w:r w:rsidR="00023D66">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00023D66">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00023D66">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00023D66">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Title in Title Case, Single-Spaced]</w:t>
       </w:r>
       <w:r w:rsidR="00023D66">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2150B981" w14:textId="77777777" w:rsidR="00C22AEF" w:rsidRPr="006D10DE" w:rsidRDefault="00C22AEF" w:rsidP="00C22AEF">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30E95B29" w14:textId="77777777" w:rsidR="005637C4" w:rsidRPr="006D10DE" w:rsidRDefault="005637C4" w:rsidP="009A222E"/>
     <w:p w14:paraId="035B10CF" w14:textId="6ADAF2AA" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="00196B13" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-BodyText"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text66"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Indent first line of every paragraph of abstract text, which must be formatted with double or 1.5-line spacing. There is no word limit for the abstract, but keep in mind that text of more than 150 words may be truncated in some databases.]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Text66"/>
+      <w:bookmarkStart w:id="18" w:name="Text66"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Indent first line of every paragraph of abstract text, which must be formatted with double or 1.5-line spacing. There is no word limit for the abstract, but keep in mind that text of more than 150 words may be truncated in some databases.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="57A091AA" w14:textId="038D75E8" w:rsidR="009A222E" w:rsidRDefault="005F52F1" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="009A222E" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
@@ -1336,159 +1367,159 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46011700" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="32DC3896" w14:textId="0F6EC15E" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:t xml:space="preserve">NAME OF AUTHOR:  </w:t>
       </w:r>
       <w:r w:rsidR="00D1733E">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Your UO Name of Record  (Preferred First Name Allowed if on File with UO)]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Text33"/>
+      <w:bookmarkStart w:id="19" w:name="Text33"/>
       <w:r w:rsidR="00D1733E">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D1733E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D1733E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Your UO Name of Record  (Preferred First Name Allowed if on File with UO)]</w:t>
       </w:r>
       <w:r w:rsidR="00D1733E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="4573A750" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009F4DE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E67338" w14:textId="77777777" w:rsidR="001953F7" w:rsidRPr="006D10DE" w:rsidRDefault="001953F7" w:rsidP="009A222E"/>
     <w:p w14:paraId="23DEE5F1" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:t>GRADUATE AND UNDERGRADUATE SCHOOLS ATTENDED:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392803AD" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="4F21E0DF" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Oregon, Eugene</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BCA513" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="Text67"/>
+      <w:bookmarkStart w:id="20" w:name="Text67"/>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text67"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Name of previous graduate/undergraduate school (indent second line if needed)]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Name of previous graduate/undergraduate school (indent second line if needed)]</w:t>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="1D15B07B" w14:textId="77777777" w:rsidR="005637C4" w:rsidRPr="006D10DE" w:rsidRDefault="005637C4" w:rsidP="005637C4">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text67"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -1589,230 +1620,230 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4139B477" w14:textId="77777777" w:rsidR="005637C4" w:rsidRPr="006D10DE" w:rsidRDefault="005637C4" w:rsidP="009A222E"/>
     <w:p w14:paraId="5DCD20C8" w14:textId="77777777" w:rsidR="005637C4" w:rsidRPr="006D10DE" w:rsidRDefault="005637C4" w:rsidP="009A222E"/>
     <w:p w14:paraId="216F738C" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:t>DEGREES AWARDED:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB081FF" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="4D78000F" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Text39"/>
+      <w:bookmarkStart w:id="21" w:name="Text39"/>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Master of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="Text68"/>
+      <w:bookmarkStart w:id="22" w:name="Text68"/>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text68"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[insert degree name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[insert degree name]</w:t>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="Text69"/>
+      <w:r w:rsidR="0013121A" w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text69"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[Major, if desired], [Year],"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="0013121A" w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0013121A" w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0013121A" w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0013121A" w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Major, if desired], [Year],</w:t>
+      </w:r>
+      <w:r w:rsidR="0013121A" w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t>University of Oregon</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="0FA712EC" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="Text70"/>
-      <w:bookmarkStart w:id="26" w:name="Text40"/>
+      <w:bookmarkStart w:id="24" w:name="Text70"/>
+      <w:bookmarkStart w:id="25" w:name="Text40"/>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text70"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Degree, Major, Year, School] (indent second line if needed)"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Degree, Major, Year, School] (indent second line if needed)</w:t>
       </w:r>
       <w:r w:rsidR="005637C4" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p w14:paraId="178DA88D" w14:textId="77777777" w:rsidR="005637C4" w:rsidRPr="006D10DE" w:rsidRDefault="005637C4" w:rsidP="005637C4">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text70"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -1914,326 +1945,326 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="67D9E8CF" w14:textId="77777777" w:rsidR="005637C4" w:rsidRPr="006D10DE" w:rsidRDefault="005637C4" w:rsidP="009A222E"/>
     <w:p w14:paraId="2DC537C0" w14:textId="77777777" w:rsidR="005637C4" w:rsidRPr="006D10DE" w:rsidRDefault="005637C4" w:rsidP="009A222E"/>
     <w:p w14:paraId="01F87F78" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:t>AREAS OF SPECIAL INTEREST:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353ED358" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="463EAC04" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="Text42"/>
+      <w:bookmarkStart w:id="26" w:name="Text42"/>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Name of Area of Special Interest]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Name of Area of Special Interest]</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="6D59E626" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="00D20420" w:rsidP="00D20420">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="009A222E" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indent second line of text, if any.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDF31B2" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Text43"/>
+      <w:bookmarkStart w:id="27" w:name="Text43"/>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text43"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Name of Area of Special Interest]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Name of Area of Special Interest]</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="0982571A" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68544753" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="044134EA" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:t>PROFESSIONAL EXPERIENCE:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5497AEDA" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="5A1BC3BA" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Text44"/>
+      <w:bookmarkStart w:id="28" w:name="Text44"/>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Job Title, Employer, Duration"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Job Title, Employer, Duration</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Text46"/>
+      <w:bookmarkStart w:id="29" w:name="Text46"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text46"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D10DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidRPr="006D10DE">
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="76308AF0" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D20420" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -2420,79 +2451,79 @@
     </w:p>
     <w:p w14:paraId="20DFFE3F" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C297E98" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:t>GRANTS, AWARDS, AND HONORS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEA6089" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="30866760" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Text48"/>
+      <w:bookmarkStart w:id="30" w:name="Text48"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text48"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Award, Project Title, Institution, Year]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Award, Project Title, Institution, Year]</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="2F388E3D" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="27B59520" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text48"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2600,79 +2631,79 @@
         </w:rPr>
         <w:t>[Award, Project Title, Institution, Year]</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F26C479" w14:textId="30F9C368" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="006E1C91">
       <w:pPr>
         <w:pStyle w:val="UO-HangingIndent"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:lastRenderedPageBreak/>
         <w:t>PUBLICATIONS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4C289B" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="0DBE8333" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Text50"/>
+      <w:bookmarkStart w:id="31" w:name="Text50"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text50"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Insert publication using same style as used for References Cited section. Include your name as author.]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Insert publication using same style as used for References Cited section. Include your name as author.]</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="60BBFA8A" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E"/>
     <w:p w14:paraId="2687771F" w14:textId="77777777" w:rsidR="009A222E" w:rsidRPr="006D10DE" w:rsidRDefault="009A222E" w:rsidP="009A222E">
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text50"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Insert publication using same style as used for References Cited section. Include your name as author.]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
@@ -2745,136 +2776,136 @@
     <w:p w14:paraId="300F3486" w14:textId="3E9E1DF4" w:rsidR="001953F7" w:rsidRPr="006D10DE" w:rsidRDefault="006E1C91" w:rsidP="001953F7">
       <w:pPr>
         <w:pStyle w:val="UO-BodyText"/>
         <w:widowControl/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text51"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Format should match body of the ETD in terms of margins, fonts, first line indent, etc. No specific limit, but 2 pages or less is recommended.]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Text51"/>
+      <w:bookmarkStart w:id="32" w:name="Text51"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Format should match body of the ETD in terms of margins, fonts, first line indent, etc. No specific limit, but 2 pages or less is recommended.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="525EC721" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="001953F7" w:rsidP="001953F7">
       <w:pPr>
         <w:pStyle w:val="UO-BodyText"/>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sample text: </w:t>
       </w:r>
       <w:r w:rsidR="005F52F1" w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I wish to express sincere appreciation to Professors Smith and Jones for their assistance in the preparation of this manuscript. In addition, special thanks are due to Mr. John Doe, whose familiarity with the needs and ideas of the community was helpful during the early programming phase of this undertaking. I also thank the members of the community councils for their valuable input. The investigation was supported in part by a Public Health Service Fellowship, Number 6 RP BV-22, 731-03, from the National Institutes of Mental Health, and by a grant from the National Science Foundation, ABC 123-45678, to Dr. John Smith at the University of Oregon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190A1DA6" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1">
       <w:pPr>
         <w:pStyle w:val="UO-BodyText"/>
         <w:widowControl/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CEA160" w14:textId="1B297AB5" w:rsidR="005F52F1" w:rsidRDefault="006E1C91" w:rsidP="006E1C91">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:widowControl/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Hlk140069760"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk140069760"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DEDICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21553BDC" w14:textId="63619B0A" w:rsidR="006E1C91" w:rsidRPr="006D10DE" w:rsidRDefault="006E1C91" w:rsidP="006E1C91">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:widowControl/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Optional)</w:t>
       </w:r>
     </w:p>
@@ -2919,51 +2950,51 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[If included, must be in the same format as the body of the ETD in terms of margins, fonts, first line indent, etc. The DEDICATION heading is optional. No specific limit, but 1 page maximum is recommended.] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p w14:paraId="08E88FC3" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1"/>
     <w:p w14:paraId="5CDFD101" w14:textId="77777777" w:rsidR="005F52F1" w:rsidRPr="006D10DE" w:rsidRDefault="005F52F1" w:rsidP="008F47FB">
       <w:pPr>
         <w:pStyle w:val="StyleChapterTitleLeftBefore6ptAfter6pt"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1161F0CD" w14:textId="77777777" w:rsidR="00974409" w:rsidRPr="006D10DE" w:rsidRDefault="00974409" w:rsidP="00974409">
       <w:pPr>
         <w:pStyle w:val="ChapterSubtitle"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="755FAF5A" w14:textId="77777777" w:rsidR="00974409" w:rsidRPr="006D10DE" w:rsidRDefault="00974409" w:rsidP="00974409">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3499,79 +3530,79 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E400FF" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Text8"/>
+      <w:bookmarkStart w:id="34" w:name="Text8"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Level 3 Heading Title Case"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Level 3 Heading Title Case</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="00"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
@@ -3717,82 +3748,82 @@
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACDB058" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="Text12"/>
+      <w:bookmarkStart w:id="35" w:name="Text12"/>
       <w:r w:rsidRPr="006D10DE">
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="TITLE [Level 1 Heading, ALL CAPS]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>TITLE [Level 1 Heading, ALL CAPS]</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="00"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
@@ -5698,79 +5729,79 @@
           <w:noProof/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD09F5B" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:r w:rsidRPr="006D10DE">
         <w:t>[for a single appendix use this form:]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7E39D4" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:t xml:space="preserve">APPENDIX: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Text19"/>
+      <w:bookmarkStart w:id="36" w:name="Text19"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="TITLE OF THE APPENDIX"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>TITLE OF THE APPENDIX</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="00"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
@@ -5870,321 +5901,321 @@
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59FF5932" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="340DAE81" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Text20"/>
+      <w:bookmarkStart w:id="37" w:name="Text20"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Complete or truncated caption. Use tabs after figure nos. to left align first "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Complete or truncated caption. Use tabs after figure nos. to left align first </w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="0BEC4E74" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Text21"/>
+      <w:bookmarkStart w:id="38" w:name="Text21"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="words of caption. Do not let long captions run into the page no. column; add a"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>words of caption. Do not let long captions run into the page no. column; add a</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="038A657A" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Text22"/>
+      <w:bookmarkStart w:id="39" w:name="Text22"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="hard return and make runover line single spaced."/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>hard return and make runover line single spaced.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="00"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F63A8AC" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Text23"/>
+      <w:bookmarkStart w:id="40" w:name="Text23"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Complete or truncated caption. Truncated figure captions must be composed of"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Complete or truncated caption. Truncated figure captions must be composed of</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="5D4AC6E5" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Text24"/>
+      <w:bookmarkStart w:id="41" w:name="Text24"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="the same words as used in the complete version, and these words must appear"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>the same words as used in the complete version, and these words must appear</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="18BD1523" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Text25"/>
+      <w:bookmarkStart w:id="42" w:name="Text25"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="in the same order as they do in the complete version"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>in the same order as they do in the complete version</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="006D10DE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="00"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
@@ -8014,79 +8045,79 @@
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Complete or truncated caption. Use tabs after scheme nos. to left align first </w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="080715FE" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Text47"/>
+      <w:bookmarkStart w:id="43" w:name="Text47"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text47"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="word of each caption. Do not let long captions run into the page no. column; "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">word of each caption. Do not let long captions run into the page no. column; </w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="12E3656D" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text48"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="add a hard return and make runover line single spaced"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -8134,79 +8165,79 @@
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B6CA42" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="Text49"/>
+      <w:bookmarkStart w:id="44" w:name="Text49"/>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text49"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Complete or truncated caption. Truncated scheme captions must be composed "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Complete or truncated caption. Truncated scheme captions must be composed </w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="577A20A4" w14:textId="77777777" w:rsidR="00AF2E37" w:rsidRPr="006D10DE" w:rsidRDefault="00AF2E37" w:rsidP="00AF2E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8040"/>
           <w:tab w:val="right" w:pos="8520"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006D10DE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text50"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="of the same words as used in the complete version, and these words must "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
@@ -8985,227 +9016,227 @@
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D10DE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FAC977" w14:textId="5054F110" w:rsidR="009D45D1" w:rsidRPr="006D10DE" w:rsidRDefault="009D45D1" w:rsidP="00C314E6"/>
     <w:sectPr w:rsidR="009D45D1" w:rsidRPr="006D10DE" w:rsidSect="008707D0">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="1080" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5275A705" w14:textId="77777777" w:rsidR="00AC247A" w:rsidRDefault="00AC247A">
+    <w:p w14:paraId="67BAA90A" w14:textId="77777777" w:rsidR="00E52731" w:rsidRDefault="00E52731">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25E264F1" w14:textId="77777777" w:rsidR="00AC247A" w:rsidRDefault="00AC247A">
+    <w:p w14:paraId="69350A3D" w14:textId="77777777" w:rsidR="00E52731" w:rsidRDefault="00E52731">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="602DB9B9" w14:textId="0FE41F3B" w:rsidR="00FB48D8" w:rsidRDefault="00FB48D8" w:rsidP="007D42D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009D45D1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="266022AC" w14:textId="77777777" w:rsidR="00AC247A" w:rsidRDefault="00AC247A">
+    <w:p w14:paraId="4BCBC9DC" w14:textId="77777777" w:rsidR="00E52731" w:rsidRDefault="00E52731">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C7333F4" w14:textId="77777777" w:rsidR="00AC247A" w:rsidRDefault="00AC247A">
+    <w:p w14:paraId="348B7067" w14:textId="77777777" w:rsidR="00E52731" w:rsidRDefault="00E52731">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09AAEF1A" w14:textId="77777777" w:rsidR="00FB48D8" w:rsidRDefault="00FB48D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7DA36300" w14:textId="77777777" w:rsidR="00FB48D8" w:rsidRDefault="00FB48D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="002A4C43" w14:textId="77777777" w:rsidR="00FB48D8" w:rsidRDefault="00FB48D8" w:rsidP="0001604A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CC872A2" w14:textId="77777777" w:rsidR="00FB48D8" w:rsidRDefault="00FB48D8" w:rsidP="0001604A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8012D0F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BC34BA38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9500,117 +9531,120 @@
   <w:num w:numId="5" w16cid:durableId="320085405">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="871841834">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2112965600">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="757873912">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="327101700">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1752501059">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1571035717">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E7155"/>
     <w:rsid w:val="000078A4"/>
     <w:rsid w:val="0001604A"/>
     <w:rsid w:val="00023D66"/>
     <w:rsid w:val="00045163"/>
     <w:rsid w:val="00045C90"/>
     <w:rsid w:val="00050690"/>
     <w:rsid w:val="00086E7A"/>
     <w:rsid w:val="001108BC"/>
     <w:rsid w:val="001216AF"/>
     <w:rsid w:val="0013121A"/>
     <w:rsid w:val="001377CF"/>
     <w:rsid w:val="00155957"/>
     <w:rsid w:val="001953F7"/>
     <w:rsid w:val="00196B13"/>
     <w:rsid w:val="001C49AE"/>
     <w:rsid w:val="001F5FCF"/>
     <w:rsid w:val="001F7B9C"/>
+    <w:rsid w:val="00222B9C"/>
     <w:rsid w:val="002458C3"/>
     <w:rsid w:val="00281E2A"/>
     <w:rsid w:val="00290FD4"/>
     <w:rsid w:val="00294255"/>
     <w:rsid w:val="002A3CF0"/>
     <w:rsid w:val="002B3849"/>
     <w:rsid w:val="002C32B6"/>
     <w:rsid w:val="002C55A5"/>
     <w:rsid w:val="00302BE3"/>
+    <w:rsid w:val="00331B25"/>
     <w:rsid w:val="0036232C"/>
     <w:rsid w:val="00392EF8"/>
     <w:rsid w:val="003A120D"/>
     <w:rsid w:val="003A79CE"/>
     <w:rsid w:val="003B0C59"/>
     <w:rsid w:val="003B678C"/>
     <w:rsid w:val="003E06D0"/>
     <w:rsid w:val="003E1BCF"/>
     <w:rsid w:val="003E7155"/>
     <w:rsid w:val="004109AB"/>
+    <w:rsid w:val="004421AD"/>
     <w:rsid w:val="00462B44"/>
     <w:rsid w:val="0050322E"/>
     <w:rsid w:val="00504D15"/>
     <w:rsid w:val="005637C4"/>
     <w:rsid w:val="00581482"/>
     <w:rsid w:val="005D30A8"/>
     <w:rsid w:val="005E0B7E"/>
     <w:rsid w:val="005E1992"/>
     <w:rsid w:val="005F52F1"/>
     <w:rsid w:val="0065378F"/>
     <w:rsid w:val="00656CEA"/>
     <w:rsid w:val="00656DDD"/>
     <w:rsid w:val="00665052"/>
     <w:rsid w:val="00665553"/>
     <w:rsid w:val="00684EF8"/>
     <w:rsid w:val="00690491"/>
     <w:rsid w:val="006968EC"/>
     <w:rsid w:val="006C523B"/>
     <w:rsid w:val="006D10DE"/>
     <w:rsid w:val="006D2108"/>
     <w:rsid w:val="006D35ED"/>
     <w:rsid w:val="006D5039"/>
     <w:rsid w:val="006E1C91"/>
     <w:rsid w:val="006E5C33"/>
     <w:rsid w:val="006F7B15"/>
@@ -9635,109 +9669,113 @@
     <w:rsid w:val="008E413F"/>
     <w:rsid w:val="008F1B5D"/>
     <w:rsid w:val="008F47FB"/>
     <w:rsid w:val="009200B3"/>
     <w:rsid w:val="00943250"/>
     <w:rsid w:val="00974409"/>
     <w:rsid w:val="009A02B0"/>
     <w:rsid w:val="009A222E"/>
     <w:rsid w:val="009D45D1"/>
     <w:rsid w:val="009F4DE9"/>
     <w:rsid w:val="00A13D03"/>
     <w:rsid w:val="00A50BEE"/>
     <w:rsid w:val="00AC247A"/>
     <w:rsid w:val="00AF2E37"/>
     <w:rsid w:val="00B04DE8"/>
     <w:rsid w:val="00B15E62"/>
     <w:rsid w:val="00B649C0"/>
     <w:rsid w:val="00BB2501"/>
     <w:rsid w:val="00BF12EA"/>
     <w:rsid w:val="00C22AEF"/>
     <w:rsid w:val="00C314E6"/>
     <w:rsid w:val="00C37D93"/>
     <w:rsid w:val="00C42D9D"/>
     <w:rsid w:val="00C47F0A"/>
     <w:rsid w:val="00C53E5D"/>
+    <w:rsid w:val="00C853AA"/>
     <w:rsid w:val="00CA6BC9"/>
     <w:rsid w:val="00CC1986"/>
     <w:rsid w:val="00CF33BF"/>
     <w:rsid w:val="00D1733E"/>
     <w:rsid w:val="00D20420"/>
     <w:rsid w:val="00D241FA"/>
     <w:rsid w:val="00D423E4"/>
     <w:rsid w:val="00D47D03"/>
     <w:rsid w:val="00D713F2"/>
     <w:rsid w:val="00D74C99"/>
     <w:rsid w:val="00D86B3E"/>
     <w:rsid w:val="00D91E0E"/>
     <w:rsid w:val="00DC0415"/>
     <w:rsid w:val="00DF5420"/>
     <w:rsid w:val="00E12E8F"/>
     <w:rsid w:val="00E21B0D"/>
     <w:rsid w:val="00E40E39"/>
+    <w:rsid w:val="00E52731"/>
     <w:rsid w:val="00E53E39"/>
+    <w:rsid w:val="00ED5F6F"/>
     <w:rsid w:val="00EF3501"/>
     <w:rsid w:val="00F15A32"/>
     <w:rsid w:val="00F2628F"/>
     <w:rsid w:val="00F445B0"/>
     <w:rsid w:val="00F9101C"/>
     <w:rsid w:val="00FB48D8"/>
+    <w:rsid w:val="00FC2975"/>
     <w:rsid w:val="00FC589F"/>
     <w:rsid w:val="00FF7CE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FC32C14"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E714733D-A7FE-479E-823F-36FE5BA80DC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -10542,51 +10580,51 @@
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C42D9D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C42D9D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C42D9D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="359286944">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="589580499">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11083,138 +11121,106 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="26150a2a-9158-45f5-a4a1-12b939dd4280">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="257e1614-89a8-454d-af08-6c65f2bae76f" xsi:nil="true"/>
+    <Test xmlns="26150a2a-9158-45f5-a4a1-12b939dd4280" xsi:nil="true"/>
+    <Contact xmlns="26150a2a-9158-45f5-a4a1-12b939dd4280">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Contact>
+    <_dlc_DocId xmlns="257e1614-89a8-454d-af08-6c65f2bae76f">GRAD-145119019-86650</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="257e1614-89a8-454d-af08-6c65f2bae76f">
+      <Url>https://uoregon.sharepoint.com/sites/O365_Div.Grad.Studies/_layouts/15/DocIdRedir.aspx?ID=GRAD-145119019-86650</Url>
+      <Description>GRAD-145119019-86650</Description>
+    </_dlc_DocIdUrl>
+    <Quality xmlns="26150a2a-9158-45f5-a4a1-12b939dd4280" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...50 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26150a2a-9158-45f5-a4a1-12b939dd4280" xmlns:ns3="257e1614-89a8-454d-af08-6c65f2bae76f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fad39b9645fab37d3d6fdf08685baa4b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003DD1928B0A46204AB93117B31744CFCC" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35cb0bc0c0e2fa592d390c864aa36fb8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="26150a2a-9158-45f5-a4a1-12b939dd4280" xmlns:ns3="257e1614-89a8-454d-af08-6c65f2bae76f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c582206c664be53ae449ebca96738faa" ns2:_="" ns3:_="">
     <xsd:import namespace="26150a2a-9158-45f5-a4a1-12b939dd4280"/>
     <xsd:import namespace="257e1614-89a8-454d-af08-6c65f2bae76f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Contact" minOccurs="0"/>
                 <xsd:element ref="ns2:Test" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Quality" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26150a2a-9158-45f5-a4a1-12b939dd4280" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b91a9775-3525-4bf8-b88d-b7eef9d67d4b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -11264,50 +11270,64 @@
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Test" ma:index="25" nillable="true" ma:displayName="Test" ma:format="Dropdown" ma:internalName="Test">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="TEst 1"/>
           <xsd:enumeration value="Choice 2"/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Quality" ma:index="28" nillable="true" ma:displayName="Quality" ma:format="Dropdown" ma:internalName="Quality">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Good"/>
+          <xsd:enumeration value="No Good"/>
+          <xsd:enumeration value="Unsure"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="257e1614-89a8-454d-af08-6c65f2bae76f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -11431,158 +11451,178 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8B376BF-9BCD-49B1-AA0F-1BA5363381C0}">
-[...33 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8167A933-76E4-4FB9-A0AB-5994B455DEBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="26150a2a-9158-45f5-a4a1-12b939dd4280"/>
     <ds:schemaRef ds:uri="257e1614-89a8-454d-af08-6c65f2bae76f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D44BD981-210E-4139-AC47-3087D3A22C0B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3E96D4B-608A-46BB-B77B-5CF30F3AEB35}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8B376BF-9BCD-49B1-AA0F-1BA5363381C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1544</Words>
-  <Characters>8804</Characters>
+  <Words>1551</Words>
+  <Characters>8845</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>73</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[TITLE OF THESIS OR DISSERTATION, WORDED EXACTLY AS IT APPEARS ON YOUR ABSTRACT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Graduate School</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10328</CharactersWithSpaces>
+  <CharactersWithSpaces>10376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[TITLE OF THESIS OR DISSERTATION, WORDED EXACTLY AS IT APPEARS ON YOUR ABSTRACT</dc:title>
   <dc:subject/>
   <dc:creator>University of Oregon</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101003DD1928B0A46204AB93117B31744CFCC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>5de073de-96c2-4d0a-977a-f520f5d648da</vt:lpwstr>
+    <vt:lpwstr>1cd20bd9-627c-468a-aa28-a81864032d59</vt:lpwstr>
   </property>
 </Properties>
 </file>